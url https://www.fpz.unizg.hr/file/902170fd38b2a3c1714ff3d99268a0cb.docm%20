--- v0 (2026-05-16)
+++ v1 (2026-07-17)
@@ -5,61 +5,61 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.ms-word.document.macroEnabled.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:bookmarkStart w:id="0" w:name="Text1"/>
     <w:p w14:paraId="2420AB96" w14:textId="1BD2EE2A" w:rsidR="00E85386" w:rsidRPr="0026658B" w:rsidRDefault="002C31F4" w:rsidP="002A1E65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47A614CD" wp14:editId="2991DB68">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4800600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-325755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1440000" cy="2160000"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="217" name="Text Box 217"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -569,144 +569,144 @@
                   <w:t>UPISNI LIST</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00E2441A">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="001C556B" w14:textId="77777777" w:rsidR="0026658B" w:rsidRPr="0026658B" w:rsidRDefault="0026658B" w:rsidP="0026658B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="174DBA6B" w14:textId="4FF37C73" w:rsidR="00357558" w:rsidRDefault="00CE5B92" w:rsidP="0026658B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:id w:val="-594786820"/>
-[...84 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="UPISNI BROJ:"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>UPISNI BROJ:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>___________</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="06C91354" w14:textId="05A8AA9A" w:rsidR="00357558" w:rsidRPr="00E2441A" w:rsidRDefault="00357558" w:rsidP="0026658B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E2441A" w:rsidRPr="00E2441A" w14:paraId="4C1BB104" w14:textId="77777777" w:rsidTr="00F15640">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="41" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -2321,51 +2321,51 @@
                     <w:b/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>Vrsta studija:</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00E2441A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:id w:val="5066540"/>
-            <w:lock w:val="sdtContentLocked"/>
+            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="E861845544FB40BF96BDA215860F56D7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Prijediplomski" w:value="Prijediplomski"/>
               <w:listItem w:displayText="Diplomski" w:value="Diplomski"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3544" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="25826B09" w14:textId="77777777" w:rsidR="0026658B" w:rsidRPr="0024191F" w:rsidRDefault="0026658B" w:rsidP="0026658B">
                 <w:pPr>
                   <w:rPr>
@@ -6212,78 +6212,80 @@
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:formsDesign/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0s7QwNDY2sDQxNzYxNTdR0lEKTi0uzszPAykwqwUAjN8DLiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="002A1E65"/>
     <w:rsid w:val="00001311"/>
     <w:rsid w:val="00072E4D"/>
     <w:rsid w:val="00084F53"/>
     <w:rsid w:val="000A0BAA"/>
     <w:rsid w:val="000A5DEB"/>
     <w:rsid w:val="000B0D4B"/>
     <w:rsid w:val="00125645"/>
     <w:rsid w:val="00133323"/>
@@ -6291,117 +6293,119 @@
     <w:rsid w:val="00166321"/>
     <w:rsid w:val="001717BB"/>
     <w:rsid w:val="00186BBC"/>
     <w:rsid w:val="00191581"/>
     <w:rsid w:val="001B0F30"/>
     <w:rsid w:val="00210391"/>
     <w:rsid w:val="00225DDA"/>
     <w:rsid w:val="0024191F"/>
     <w:rsid w:val="0026658B"/>
     <w:rsid w:val="002A1E65"/>
     <w:rsid w:val="002C31F4"/>
     <w:rsid w:val="002E1792"/>
     <w:rsid w:val="002F1B1A"/>
     <w:rsid w:val="003551E1"/>
     <w:rsid w:val="00357558"/>
     <w:rsid w:val="00360BD2"/>
     <w:rsid w:val="00394C9D"/>
     <w:rsid w:val="003A37B8"/>
     <w:rsid w:val="003B4F4E"/>
     <w:rsid w:val="005661A1"/>
     <w:rsid w:val="005B08DB"/>
     <w:rsid w:val="005E0608"/>
     <w:rsid w:val="00645730"/>
     <w:rsid w:val="0065091C"/>
     <w:rsid w:val="00684801"/>
+    <w:rsid w:val="0069060C"/>
     <w:rsid w:val="006A1C2B"/>
     <w:rsid w:val="006B1356"/>
     <w:rsid w:val="006E77D6"/>
     <w:rsid w:val="006F326D"/>
     <w:rsid w:val="00804AA6"/>
     <w:rsid w:val="00813898"/>
     <w:rsid w:val="008D256B"/>
     <w:rsid w:val="008D69CA"/>
     <w:rsid w:val="008F1F2E"/>
     <w:rsid w:val="008F5F3E"/>
     <w:rsid w:val="00901EAB"/>
     <w:rsid w:val="00921959"/>
     <w:rsid w:val="00977DD9"/>
     <w:rsid w:val="009B1A31"/>
     <w:rsid w:val="00A13921"/>
     <w:rsid w:val="00A15FAA"/>
     <w:rsid w:val="00A23FF9"/>
     <w:rsid w:val="00BB1E8C"/>
     <w:rsid w:val="00BB2062"/>
     <w:rsid w:val="00BC449A"/>
     <w:rsid w:val="00BF2CC4"/>
     <w:rsid w:val="00C010EE"/>
     <w:rsid w:val="00C304D7"/>
     <w:rsid w:val="00C95CD7"/>
     <w:rsid w:val="00CA556A"/>
     <w:rsid w:val="00CB0E84"/>
     <w:rsid w:val="00CB1423"/>
     <w:rsid w:val="00CD014C"/>
+    <w:rsid w:val="00CE5B92"/>
     <w:rsid w:val="00CE65D2"/>
     <w:rsid w:val="00D2190E"/>
     <w:rsid w:val="00D62316"/>
     <w:rsid w:val="00DD0D29"/>
     <w:rsid w:val="00DE21E5"/>
     <w:rsid w:val="00DE5C21"/>
     <w:rsid w:val="00E004DD"/>
     <w:rsid w:val="00E03FD3"/>
     <w:rsid w:val="00E2441A"/>
     <w:rsid w:val="00E671B6"/>
     <w:rsid w:val="00E85386"/>
     <w:rsid w:val="00F15640"/>
     <w:rsid w:val="00F51144"/>
     <w:rsid w:val="00F57098"/>
     <w:rsid w:val="00FD3DEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="12FFFCF3"/>
   <w15:docId w15:val="{04C980F7-EB47-4963-A7EB-5C1FEC2C6E64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6885,149 +6889,149 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D6DCEFCA3C9F4BEF850754C33DB4C41E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5ECF3B12-C727-4396-A691-727EBE4C18BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E68F6" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="005E68F6" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="D6DCEFCA3C9F4BEF850754C33DB4C41E3"/>
+            <w:pStyle w:val="D6DCEFCA3C9F4BEF850754C33DB4C41E4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B318418F80354E5AA50EDA7DC661B045"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC89CCC4-38EB-4B2A-863E-3937B481FE4D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E68F6" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="005E68F6" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="B318418F80354E5AA50EDA7DC661B0453"/>
+            <w:pStyle w:val="B318418F80354E5AA50EDA7DC661B0454"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB0036EE69E7439D9A81A12B795E82B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66FC0E8F-A5C7-4C71-A8E3-456BFDE38F42}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E68F6" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="005E68F6" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="DB0036EE69E7439D9A81A12B795E82B63"/>
+            <w:pStyle w:val="DB0036EE69E7439D9A81A12B795E82B64"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="366F8D8A2BEF40F39D1C792D853833B4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{18A7D7AC-D4F7-4698-8185-DCA5072C9661}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E68F6" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="005E68F6" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="366F8D8A2BEF40F39D1C792D853833B43"/>
+            <w:pStyle w:val="366F8D8A2BEF40F39D1C792D853833B44"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_22675703"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7068,173 +7072,144 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BFA80D5F60C84EE5820733FF8C8C0967"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{01D34CE5-2C0E-4C9F-BA70-75FD1015BD33}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A21969" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="00A21969" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="BFA80D5F60C84EE5820733FF8C8C09673"/>
+            <w:pStyle w:val="BFA80D5F60C84EE5820733FF8C8C09674"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis ili odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="74EFD9B7128B47E080F51F39B661FC31"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E1399BA3-F6E5-4F8B-8380-C021CF337B59}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0037442A" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0037442A" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="74EFD9B7128B47E080F51F39B661FC313"/>
+            <w:pStyle w:val="74EFD9B7128B47E080F51F39B661FC314"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>slika 4x6 cm</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D453530919D74A61906ECC48D16CAECD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DBFBEBB9-66A1-41C6-99DC-BD8218EC452F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0045431F" w:rsidRDefault="0037442A" w:rsidP="0037442A">
           <w:pPr>
             <w:pStyle w:val="D453530919D74A61906ECC48D16CAECD"/>
           </w:pPr>
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="785074D9D76F479CADA43E6E89D563A9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CB936277-A808-4F4E-B431-B34999DA4530}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="785074D9D76F479CADA43E6E89D563A93"/>
+            <w:pStyle w:val="785074D9D76F479CADA43E6E89D563A94"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5FDDF9E21A984E4BBB19C6A3314B80D2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7252,53 +7227,53 @@
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir studija</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8529B1A0FA7046A7B5DEF5DD8A324545"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25954691-3EDC-48E1-9D80-02F53B095194}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="8529B1A0FA7046A7B5DEF5DD8A3245453"/>
+            <w:pStyle w:val="8529B1A0FA7046A7B5DEF5DD8A3245454"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za o</w:t>
           </w:r>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>dab</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
@@ -7353,53 +7328,53 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E861845544FB40BF96BDA215860F56D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A3A682B-C556-414F-9FB9-4821CC116CF6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="E861845544FB40BF96BDA215860F56D73"/>
+            <w:pStyle w:val="E861845544FB40BF96BDA215860F56D74"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="69A24F7289A54EAB98E6B9A06184999F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7530,53 +7505,53 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="34E9916DFC714D1C96EF59F3AE3A95A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{275D18AE-5436-4CC1-9CEC-390D8162D5D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="34E9916DFC714D1C96EF59F3AE3A95A03"/>
+            <w:pStyle w:val="34E9916DFC714D1C96EF59F3AE3A95A04"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0098C36831254C5E8EEDB3373F52DA96"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7591,95 +7566,95 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A11815E681524C91B3BDEE956DD78B52"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3A0C0115-C1F9-4C59-A0A1-23765A0A5133}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="A11815E681524C91B3BDEE956DD78B523"/>
+            <w:pStyle w:val="A11815E681524C91B3BDEE956DD78B524"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis u</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>lice i kućnog broja</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="45861C91AB65453BB831B6A4234AC738"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CA792D37-D7B5-4CC5-A3B3-FCF8E527E965}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="45861C91AB65453BB831B6A4234AC7383"/>
+            <w:pStyle w:val="45861C91AB65453BB831B6A4234AC7384"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t xml:space="preserve">Kliknite za upis </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>pošt.</w:t>
           </w:r>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
@@ -7715,53 +7690,53 @@
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t xml:space="preserve"> mjesta</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7F1F1475F1CA4A369A0A200D551A7F24"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{817571F6-9448-4536-9679-74460D40D233}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="7F1F1475F1CA4A369A0A200D551A7F243"/>
+            <w:pStyle w:val="7F1F1475F1CA4A369A0A200D551A7F244"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="36230590F071457EAF5EF94FB2F469F0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7776,53 +7751,53 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="899BBF54160248CB96C59D26A3E85636"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2BF1E181-EFB5-4EFC-8499-9377C25D5ECA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="899BBF54160248CB96C59D26A3E856363"/>
+            <w:pStyle w:val="899BBF54160248CB96C59D26A3E856364"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04C75A971AC44BAEA8A805ACF0C91AE8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7837,53 +7812,53 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="129F787A7A794A63A396641533CD88E4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7B26A833-EEB3-45C5-81C3-2467EC928158}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="129F787A7A794A63A396641533CD88E43"/>
+            <w:pStyle w:val="129F787A7A794A63A396641533CD88E44"/>
           </w:pPr>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t xml:space="preserve">Upišite </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>naziv poslodavca</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EF49385AB4B54C0EB338AAB1884AA79F"/>
@@ -7907,53 +7882,53 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BD86F826124A4D189B53C46258479401"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D434D36B-1626-42B7-A701-945A09D50652}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="BD86F826124A4D189B53C462584794013"/>
+            <w:pStyle w:val="BD86F826124A4D189B53C462584794014"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E469F87654F495C9812F3B6E9A8CA7A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7968,117 +7943,117 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="47F82EF3999D4995BCC5CF16569A057E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{62547840-CDE8-4721-92AE-F31777ED0C33}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="47F82EF3999D4995BCC5CF16569A057E3"/>
+            <w:pStyle w:val="47F82EF3999D4995BCC5CF16569A057E4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E3C4067CEF542C3A454F406A8223667"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D43205B-41C8-4ADC-BB2A-E4DC73150E60}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="9E3C4067CEF542C3A454F406A82236673"/>
+            <w:pStyle w:val="9E3C4067CEF542C3A454F406A82236674"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE254106646D4313AE75AE53890C305B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7219C73-98D9-44B1-9CAD-8E746D6C6E21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="DE254106646D4313AE75AE53890C305B3"/>
+            <w:pStyle w:val="DE254106646D4313AE75AE53890C305B4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za u</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>pis</w:t>
           </w:r>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
@@ -8123,226 +8098,226 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="244435B9AE774140828070FAC43250DF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{89C7D4EA-D628-4F02-A831-367806380F23}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="244435B9AE774140828070FAC43250DF3"/>
+            <w:pStyle w:val="244435B9AE774140828070FAC43250DF4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0A40C3F1DDE749BBA64D27F8A75D87E2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17232220-E285-42EB-98CC-B5C1353CABB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="0A40C3F1DDE749BBA64D27F8A75D87E23"/>
+            <w:pStyle w:val="0A40C3F1DDE749BBA64D27F8A75D87E24"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odbir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C4758B0047FC40078439374BCB665C5D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC3F76EB-D05F-4EFC-AF05-714B3EC51252}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="C4758B0047FC40078439374BCB665C5D3"/>
+            <w:pStyle w:val="C4758B0047FC40078439374BCB665C5D4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za upis zanimanja majke</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CA50DCF8328048678D0CC6776CEBE6BB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{276CB351-7A7D-4D4E-AC82-D2EBCF1586F9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="CA50DCF8328048678D0CC6776CEBE6BB3"/>
+            <w:pStyle w:val="CA50DCF8328048678D0CC6776CEBE6BB4"/>
           </w:pPr>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Upišite b</w:t>
           </w:r>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>r. mobitela</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C39CA2234CA74CD5B1B113BA014922F5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98A6F8A7-8C7F-41E7-8B3B-351D5F8D6AE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="C39CA2234CA74CD5B1B113BA014922F53"/>
+            <w:pStyle w:val="C39CA2234CA74CD5B1B113BA014922F54"/>
           </w:pPr>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Upišite br. telefona</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9575F7E60E154183B71246742886C3BA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{92BE28D9-9C21-4653-B4B7-37CAADF82D3D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="9575F7E60E154183B71246742886C3BA3"/>
+            <w:pStyle w:val="9575F7E60E154183B71246742886C3BA4"/>
           </w:pPr>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Upišite e</w:t>
           </w:r>
           <w:r w:rsidRPr="0024191F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>mail adresu</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
@@ -8367,53 +8342,53 @@
           <w:r w:rsidRPr="00332D2C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3AD112B895454A8EAA77BE64B94EA758"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{980B9638-6F26-41AC-8EEA-D64441A5BDC7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0045431F" w:rsidRDefault="0053469D" w:rsidP="0053469D">
+        <w:p w:rsidR="0045431F" w:rsidRDefault="009C63DD" w:rsidP="009C63DD">
           <w:pPr>
-            <w:pStyle w:val="3AD112B895454A8EAA77BE64B94EA7583"/>
+            <w:pStyle w:val="3AD112B895454A8EAA77BE64B94EA7584"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Kliknite za odabir</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1EA82A3916F841D3AD9808C4A773E3FA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -8440,168 +8415,171 @@
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB444C"/>
     <w:rsid w:val="001D24A8"/>
     <w:rsid w:val="002C7B88"/>
     <w:rsid w:val="00322B96"/>
     <w:rsid w:val="0037442A"/>
     <w:rsid w:val="003956B3"/>
     <w:rsid w:val="003B1077"/>
     <w:rsid w:val="0045431F"/>
     <w:rsid w:val="004E0B2F"/>
     <w:rsid w:val="00504105"/>
     <w:rsid w:val="0053469D"/>
     <w:rsid w:val="005E68F6"/>
     <w:rsid w:val="006518CF"/>
+    <w:rsid w:val="0069060C"/>
     <w:rsid w:val="006A796A"/>
     <w:rsid w:val="0074675B"/>
     <w:rsid w:val="00770DA6"/>
+    <w:rsid w:val="007D4C55"/>
     <w:rsid w:val="008240A2"/>
     <w:rsid w:val="009677CA"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rsid w:val="009E3194"/>
     <w:rsid w:val="00A21969"/>
     <w:rsid w:val="00A74DD9"/>
     <w:rsid w:val="00A940E5"/>
     <w:rsid w:val="00AB09BC"/>
     <w:rsid w:val="00B13FB4"/>
     <w:rsid w:val="00B2332D"/>
     <w:rsid w:val="00BA4B3A"/>
     <w:rsid w:val="00BC39F9"/>
     <w:rsid w:val="00D74ECE"/>
     <w:rsid w:val="00D75CFB"/>
     <w:rsid w:val="00DC4162"/>
     <w:rsid w:val="00DD0D29"/>
     <w:rsid w:val="00E34917"/>
     <w:rsid w:val="00E54E2A"/>
     <w:rsid w:val="00E95AD9"/>
     <w:rsid w:val="00EB444C"/>
     <w:rsid w:val="00F170CE"/>
     <w:rsid w:val="00F51929"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8993,51 +8971,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC0400BD816C4A3FA0EBE46F32C52778">
     <w:name w:val="AC0400BD816C4A3FA0EBE46F32C52778"/>
     <w:rsid w:val="0037442A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="608024FBEB504172B5AB0DE55CEA9845">
     <w:name w:val="608024FBEB504172B5AB0DE55CEA9845"/>
     <w:rsid w:val="005E68F6"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D453530919D74A61906ECC48D16CAECD">
     <w:name w:val="D453530919D74A61906ECC48D16CAECD"/>
     <w:rsid w:val="0037442A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C84A711E9C1E4D528B7A17064314D0D8">
     <w:name w:val="C84A711E9C1E4D528B7A17064314D0D8"/>
     <w:rsid w:val="0037442A"/>
@@ -9114,885 +9092,885 @@
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1960A93C848B4543A42488A2B2FAFA63">
     <w:name w:val="1960A93C848B4543A42488A2B2FAFA63"/>
     <w:rsid w:val="0037442A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEA08951B3AF483FA5D470D87730E8CF">
     <w:name w:val="FEA08951B3AF483FA5D470D87730E8CF"/>
     <w:rsid w:val="0037442A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EA82A3916F841D3AD9808C4A773E3FA">
     <w:name w:val="1EA82A3916F841D3AD9808C4A773E3FA"/>
     <w:rsid w:val="0037442A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6DCEFCA3C9F4BEF850754C33DB4C41E11">
-[...41 lines deleted...]
-    <w:rsid w:val="0037442A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6DCEFCA3C9F4BEF850754C33DB4C41E">
+    <w:name w:val="D6DCEFCA3C9F4BEF850754C33DB4C41E"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFA80D5F60C84EE5820733FF8C8C0967">
+    <w:name w:val="BFA80D5F60C84EE5820733FF8C8C0967"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B318418F80354E5AA50EDA7DC661B045">
+    <w:name w:val="B318418F80354E5AA50EDA7DC661B045"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB0036EE69E7439D9A81A12B795E82B6">
+    <w:name w:val="DB0036EE69E7439D9A81A12B795E82B6"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="366F8D8A2BEF40F39D1C792D853833B4">
+    <w:name w:val="366F8D8A2BEF40F39D1C792D853833B4"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="785074D9D76F479CADA43E6E89D563A9">
+    <w:name w:val="785074D9D76F479CADA43E6E89D563A9"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FDDF9E21A984E4BBB19C6A3314B80D26">
     <w:name w:val="5FDDF9E21A984E4BBB19C6A3314B80D26"/>
     <w:rsid w:val="0037442A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8529B1A0FA7046A7B5DEF5DD8A3245456">
-[...206 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8529B1A0FA7046A7B5DEF5DD8A324545">
     <w:name w:val="8529B1A0FA7046A7B5DEF5DD8A324545"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E861845544FB40BF96BDA215860F56D7">
     <w:name w:val="E861845544FB40BF96BDA215860F56D7"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="34E9916DFC714D1C96EF59F3AE3A95A0">
     <w:name w:val="34E9916DFC714D1C96EF59F3AE3A95A0"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A11815E681524C91B3BDEE956DD78B52">
     <w:name w:val="A11815E681524C91B3BDEE956DD78B52"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45861C91AB65453BB831B6A4234AC738">
     <w:name w:val="45861C91AB65453BB831B6A4234AC738"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F1F1475F1CA4A369A0A200D551A7F24">
     <w:name w:val="7F1F1475F1CA4A369A0A200D551A7F24"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="899BBF54160248CB96C59D26A3E85636">
     <w:name w:val="899BBF54160248CB96C59D26A3E85636"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="129F787A7A794A63A396641533CD88E4">
     <w:name w:val="129F787A7A794A63A396641533CD88E4"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD86F826124A4D189B53C46258479401">
     <w:name w:val="BD86F826124A4D189B53C46258479401"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F82EF3999D4995BCC5CF16569A057E">
     <w:name w:val="47F82EF3999D4995BCC5CF16569A057E"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E3C4067CEF542C3A454F406A8223667">
     <w:name w:val="9E3C4067CEF542C3A454F406A8223667"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE254106646D4313AE75AE53890C305B">
     <w:name w:val="DE254106646D4313AE75AE53890C305B"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="244435B9AE774140828070FAC43250DF">
     <w:name w:val="244435B9AE774140828070FAC43250DF"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A40C3F1DDE749BBA64D27F8A75D87E2">
     <w:name w:val="0A40C3F1DDE749BBA64D27F8A75D87E2"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4758B0047FC40078439374BCB665C5D">
     <w:name w:val="C4758B0047FC40078439374BCB665C5D"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA50DCF8328048678D0CC6776CEBE6BB">
     <w:name w:val="CA50DCF8328048678D0CC6776CEBE6BB"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C39CA2234CA74CD5B1B113BA014922F5">
     <w:name w:val="C39CA2234CA74CD5B1B113BA014922F5"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9575F7E60E154183B71246742886C3BA">
     <w:name w:val="9575F7E60E154183B71246742886C3BA"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AD112B895454A8EAA77BE64B94EA758">
     <w:name w:val="3AD112B895454A8EAA77BE64B94EA758"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74EFD9B7128B47E080F51F39B661FC31">
     <w:name w:val="74EFD9B7128B47E080F51F39B661FC31"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6DCEFCA3C9F4BEF850754C33DB4C41E1">
     <w:name w:val="D6DCEFCA3C9F4BEF850754C33DB4C41E1"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFA80D5F60C84EE5820733FF8C8C09671">
     <w:name w:val="BFA80D5F60C84EE5820733FF8C8C09671"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B318418F80354E5AA50EDA7DC661B0451">
     <w:name w:val="B318418F80354E5AA50EDA7DC661B0451"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB0036EE69E7439D9A81A12B795E82B61">
     <w:name w:val="DB0036EE69E7439D9A81A12B795E82B61"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="366F8D8A2BEF40F39D1C792D853833B41">
     <w:name w:val="366F8D8A2BEF40F39D1C792D853833B41"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="785074D9D76F479CADA43E6E89D563A91">
     <w:name w:val="785074D9D76F479CADA43E6E89D563A91"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8529B1A0FA7046A7B5DEF5DD8A3245451">
     <w:name w:val="8529B1A0FA7046A7B5DEF5DD8A3245451"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E861845544FB40BF96BDA215860F56D71">
     <w:name w:val="E861845544FB40BF96BDA215860F56D71"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="34E9916DFC714D1C96EF59F3AE3A95A01">
     <w:name w:val="34E9916DFC714D1C96EF59F3AE3A95A01"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A11815E681524C91B3BDEE956DD78B521">
     <w:name w:val="A11815E681524C91B3BDEE956DD78B521"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45861C91AB65453BB831B6A4234AC7381">
     <w:name w:val="45861C91AB65453BB831B6A4234AC7381"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F1F1475F1CA4A369A0A200D551A7F241">
     <w:name w:val="7F1F1475F1CA4A369A0A200D551A7F241"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="899BBF54160248CB96C59D26A3E856361">
     <w:name w:val="899BBF54160248CB96C59D26A3E856361"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="129F787A7A794A63A396641533CD88E41">
     <w:name w:val="129F787A7A794A63A396641533CD88E41"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD86F826124A4D189B53C462584794011">
     <w:name w:val="BD86F826124A4D189B53C462584794011"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F82EF3999D4995BCC5CF16569A057E1">
     <w:name w:val="47F82EF3999D4995BCC5CF16569A057E1"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E3C4067CEF542C3A454F406A82236671">
     <w:name w:val="9E3C4067CEF542C3A454F406A82236671"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE254106646D4313AE75AE53890C305B1">
     <w:name w:val="DE254106646D4313AE75AE53890C305B1"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="244435B9AE774140828070FAC43250DF1">
     <w:name w:val="244435B9AE774140828070FAC43250DF1"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A40C3F1DDE749BBA64D27F8A75D87E21">
     <w:name w:val="0A40C3F1DDE749BBA64D27F8A75D87E21"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4758B0047FC40078439374BCB665C5D1">
     <w:name w:val="C4758B0047FC40078439374BCB665C5D1"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA50DCF8328048678D0CC6776CEBE6BB1">
     <w:name w:val="CA50DCF8328048678D0CC6776CEBE6BB1"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C39CA2234CA74CD5B1B113BA014922F51">
     <w:name w:val="C39CA2234CA74CD5B1B113BA014922F51"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9575F7E60E154183B71246742886C3BA1">
     <w:name w:val="9575F7E60E154183B71246742886C3BA1"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AD112B895454A8EAA77BE64B94EA7581">
     <w:name w:val="3AD112B895454A8EAA77BE64B94EA7581"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74EFD9B7128B47E080F51F39B661FC311">
     <w:name w:val="74EFD9B7128B47E080F51F39B661FC311"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6DCEFCA3C9F4BEF850754C33DB4C41E2">
     <w:name w:val="D6DCEFCA3C9F4BEF850754C33DB4C41E2"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFA80D5F60C84EE5820733FF8C8C09672">
     <w:name w:val="BFA80D5F60C84EE5820733FF8C8C09672"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B318418F80354E5AA50EDA7DC661B0452">
     <w:name w:val="B318418F80354E5AA50EDA7DC661B0452"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB0036EE69E7439D9A81A12B795E82B62">
     <w:name w:val="DB0036EE69E7439D9A81A12B795E82B62"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="366F8D8A2BEF40F39D1C792D853833B42">
     <w:name w:val="366F8D8A2BEF40F39D1C792D853833B42"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="785074D9D76F479CADA43E6E89D563A92">
     <w:name w:val="785074D9D76F479CADA43E6E89D563A92"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8529B1A0FA7046A7B5DEF5DD8A3245452">
     <w:name w:val="8529B1A0FA7046A7B5DEF5DD8A3245452"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E861845544FB40BF96BDA215860F56D72">
     <w:name w:val="E861845544FB40BF96BDA215860F56D72"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="34E9916DFC714D1C96EF59F3AE3A95A02">
     <w:name w:val="34E9916DFC714D1C96EF59F3AE3A95A02"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A11815E681524C91B3BDEE956DD78B522">
     <w:name w:val="A11815E681524C91B3BDEE956DD78B522"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45861C91AB65453BB831B6A4234AC7382">
     <w:name w:val="45861C91AB65453BB831B6A4234AC7382"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F1F1475F1CA4A369A0A200D551A7F242">
     <w:name w:val="7F1F1475F1CA4A369A0A200D551A7F242"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="899BBF54160248CB96C59D26A3E856362">
     <w:name w:val="899BBF54160248CB96C59D26A3E856362"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="129F787A7A794A63A396641533CD88E42">
     <w:name w:val="129F787A7A794A63A396641533CD88E42"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD86F826124A4D189B53C462584794012">
     <w:name w:val="BD86F826124A4D189B53C462584794012"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F82EF3999D4995BCC5CF16569A057E2">
     <w:name w:val="47F82EF3999D4995BCC5CF16569A057E2"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E3C4067CEF542C3A454F406A82236672">
     <w:name w:val="9E3C4067CEF542C3A454F406A82236672"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE254106646D4313AE75AE53890C305B2">
     <w:name w:val="DE254106646D4313AE75AE53890C305B2"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="244435B9AE774140828070FAC43250DF2">
     <w:name w:val="244435B9AE774140828070FAC43250DF2"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A40C3F1DDE749BBA64D27F8A75D87E22">
     <w:name w:val="0A40C3F1DDE749BBA64D27F8A75D87E22"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4758B0047FC40078439374BCB665C5D2">
     <w:name w:val="C4758B0047FC40078439374BCB665C5D2"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA50DCF8328048678D0CC6776CEBE6BB2">
     <w:name w:val="CA50DCF8328048678D0CC6776CEBE6BB2"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C39CA2234CA74CD5B1B113BA014922F52">
     <w:name w:val="C39CA2234CA74CD5B1B113BA014922F52"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9575F7E60E154183B71246742886C3BA2">
     <w:name w:val="9575F7E60E154183B71246742886C3BA2"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AD112B895454A8EAA77BE64B94EA7582">
     <w:name w:val="3AD112B895454A8EAA77BE64B94EA7582"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74EFD9B7128B47E080F51F39B661FC312">
     <w:name w:val="74EFD9B7128B47E080F51F39B661FC312"/>
-    <w:rsid w:val="0053469D"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6DCEFCA3C9F4BEF850754C33DB4C41E4">
+    <w:name w:val="D6DCEFCA3C9F4BEF850754C33DB4C41E4"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFA80D5F60C84EE5820733FF8C8C09674">
+    <w:name w:val="BFA80D5F60C84EE5820733FF8C8C09674"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B318418F80354E5AA50EDA7DC661B0454">
+    <w:name w:val="B318418F80354E5AA50EDA7DC661B0454"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB0036EE69E7439D9A81A12B795E82B64">
+    <w:name w:val="DB0036EE69E7439D9A81A12B795E82B64"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="366F8D8A2BEF40F39D1C792D853833B44">
+    <w:name w:val="366F8D8A2BEF40F39D1C792D853833B44"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="785074D9D76F479CADA43E6E89D563A94">
+    <w:name w:val="785074D9D76F479CADA43E6E89D563A94"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8529B1A0FA7046A7B5DEF5DD8A3245454">
+    <w:name w:val="8529B1A0FA7046A7B5DEF5DD8A3245454"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E861845544FB40BF96BDA215860F56D74">
+    <w:name w:val="E861845544FB40BF96BDA215860F56D74"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34E9916DFC714D1C96EF59F3AE3A95A04">
+    <w:name w:val="34E9916DFC714D1C96EF59F3AE3A95A04"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A11815E681524C91B3BDEE956DD78B524">
+    <w:name w:val="A11815E681524C91B3BDEE956DD78B524"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45861C91AB65453BB831B6A4234AC7384">
+    <w:name w:val="45861C91AB65453BB831B6A4234AC7384"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F1F1475F1CA4A369A0A200D551A7F244">
+    <w:name w:val="7F1F1475F1CA4A369A0A200D551A7F244"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="899BBF54160248CB96C59D26A3E856364">
+    <w:name w:val="899BBF54160248CB96C59D26A3E856364"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="129F787A7A794A63A396641533CD88E44">
+    <w:name w:val="129F787A7A794A63A396641533CD88E44"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD86F826124A4D189B53C462584794014">
+    <w:name w:val="BD86F826124A4D189B53C462584794014"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F82EF3999D4995BCC5CF16569A057E4">
+    <w:name w:val="47F82EF3999D4995BCC5CF16569A057E4"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E3C4067CEF542C3A454F406A82236674">
+    <w:name w:val="9E3C4067CEF542C3A454F406A82236674"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE254106646D4313AE75AE53890C305B4">
+    <w:name w:val="DE254106646D4313AE75AE53890C305B4"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="244435B9AE774140828070FAC43250DF4">
+    <w:name w:val="244435B9AE774140828070FAC43250DF4"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A40C3F1DDE749BBA64D27F8A75D87E24">
+    <w:name w:val="0A40C3F1DDE749BBA64D27F8A75D87E24"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4758B0047FC40078439374BCB665C5D4">
+    <w:name w:val="C4758B0047FC40078439374BCB665C5D4"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA50DCF8328048678D0CC6776CEBE6BB4">
+    <w:name w:val="CA50DCF8328048678D0CC6776CEBE6BB4"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C39CA2234CA74CD5B1B113BA014922F54">
+    <w:name w:val="C39CA2234CA74CD5B1B113BA014922F54"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9575F7E60E154183B71246742886C3BA4">
+    <w:name w:val="9575F7E60E154183B71246742886C3BA4"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AD112B895454A8EAA77BE64B94EA7584">
+    <w:name w:val="3AD112B895454A8EAA77BE64B94EA7584"/>
+    <w:rsid w:val="009C63DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74EFD9B7128B47E080F51F39B661FC314">
+    <w:name w:val="74EFD9B7128B47E080F51F39B661FC314"/>
+    <w:rsid w:val="009C63DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6DCEFCA3C9F4BEF850754C33DB4C41E3">
     <w:name w:val="D6DCEFCA3C9F4BEF850754C33DB4C41E3"/>
     <w:rsid w:val="0053469D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFA80D5F60C84EE5820733FF8C8C09673">
     <w:name w:val="BFA80D5F60C84EE5820733FF8C8C09673"/>
     <w:rsid w:val="0053469D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B318418F80354E5AA50EDA7DC661B0453">
     <w:name w:val="B318418F80354E5AA50EDA7DC661B0453"/>
     <w:rsid w:val="0053469D"/>
     <w:rPr>
@@ -10459,73 +10437,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>285</Words>
-  <Characters>1626</Characters>
+  <Words>280</Words>
+  <Characters>1632</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>163</Lines>
+  <Paragraphs>112</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fakultet prometnih znanosti</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1908</CharactersWithSpaces>
+  <CharactersWithSpaces>1800</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marko Matulin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>